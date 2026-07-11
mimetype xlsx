--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfe227d2c644a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f1020048274326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R149333d07ddc4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R5057c7cf4c8542de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb0e215d6e7454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R149333d07ddc4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ce74f3238b4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5057c7cf4c8542de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c t="str">
         <x:v>Użytkownik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodzaj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Data</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c t="str">
         <x:v>Paweł Tarbaj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek od Pawłowicz</x:v>
       </x:c>
       <x:c t="d">
         <x:v>2026-02-12T09:51:50</x:v>