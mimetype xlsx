--- v1 (2026-07-11)
+++ v2 (2026-09-10)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f1020048274326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fda2edce7ce4ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R5057c7cf4c8542de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R4178b6da30a3418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ce74f3238b4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5057c7cf4c8542de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1882de4b3ae3442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4178b6da30a3418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c t="str">
         <x:v>Użytkownik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rodzaj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Data</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c t="str">
         <x:v>Paweł Tarbaj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek od Pawłowicz</x:v>
       </x:c>
       <x:c t="d">
         <x:v>2026-02-12T09:51:50</x:v>