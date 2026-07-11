--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8648cab8bb54af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21160a249d84cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R77b1f1ab58a94b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R0415829692cc4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77b1f1ab58a94b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0415829692cc4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c t="str">
         <x:v>Użytkownik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ilość ogółem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek z Cukierni Karpicko</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek z Mercure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek od Pawłowicz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek zjedzony poza biurem, np. w ramach tzw. "home office" </x:v>
       </x:c>
       <x:c t="str">