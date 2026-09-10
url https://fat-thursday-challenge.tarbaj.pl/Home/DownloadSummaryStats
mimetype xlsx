--- v1 (2026-07-11)
+++ v2 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21160a249d84cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156f7560b7dc4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R0415829692cc4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tłusty Czwartek 2026" sheetId="1" r:id="R938caac8cb2a498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0415829692cc4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R938caac8cb2a498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c t="str">
         <x:v>Użytkownik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ilość ogółem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek z Cukierni Karpicko</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek z Mercure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek od Pawłowicz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pączek zjedzony poza biurem, np. w ramach tzw. "home office" </x:v>
       </x:c>
       <x:c t="str">